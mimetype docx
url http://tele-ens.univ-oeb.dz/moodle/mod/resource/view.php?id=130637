--- v0 (2026-04-20)
+++ v1 (2026-06-24)
@@ -683,269 +683,319 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>Des circonstances aggravantes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED2F8D" w:rsidTr="00023372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00776C7B" w:rsidP="00023372">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00776C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>العقوبات</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>الإعفاء</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+                <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776C7B">
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> التكميلية (م50)</w:t>
+              <w:t>من</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+                <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00776C7B">
+              <w:rPr>
+                <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+                <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+              </w:rPr>
+              <w:t>العقوبة</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>L'exemption de pénalité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2F8D" w:rsidTr="00023372">
+      <w:tr w:rsidR="00776C7B" w:rsidTr="00023372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRDefault="00776C7B" w:rsidP="001E2C39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>التجميد</w:t>
+              <w:t>العقوبات</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> و الحجر و المصادرة (م51)</w:t>
+              <w:t xml:space="preserve"> التكميلية (م50)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRDefault="00776C7B" w:rsidP="00023372">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>Des peines complémentaires</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2F8D" w:rsidRPr="00FB09D2" w:rsidTr="00023372">
+      <w:tr w:rsidR="00776C7B" w:rsidRPr="00FB09D2" w:rsidTr="00023372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRPr="002D4200" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRDefault="00776C7B" w:rsidP="001E2C39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="002D4200">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t>المشاركة</w:t>
+              <w:t>التجميد</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="002D4200">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> و الشروع ( م.52)</w:t>
+              <w:t xml:space="preserve"> و الحجر و المصادرة (م51)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRDefault="00776C7B" w:rsidP="00023372">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>Du gel et de la confiscation, de la saisir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED2F8D" w:rsidRPr="00FB09D2" w:rsidTr="00023372">
+      <w:tr w:rsidR="00776C7B" w:rsidRPr="00FB09D2" w:rsidTr="00023372">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRPr="00AE5183" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRPr="002D4200" w:rsidRDefault="00776C7B" w:rsidP="001E2C39">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:rtl/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002D4200">
+              <w:rPr>
+                <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+                <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+              </w:rPr>
+              <w:t>المشاركة</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002D4200">
+              <w:rPr>
+                <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:rtl/>
+                <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و الشروع ( م.52)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00023372">
+          <w:p w:rsidR="00776C7B" w:rsidRDefault="00776C7B" w:rsidP="00023372">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
               </w:rPr>
               <w:t>De la participation et de tentative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00ED2F8D" w:rsidRDefault="00ED2F8D" w:rsidP="00ED2F8D">
       <w:pPr>
@@ -1329,88 +1379,86 @@
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>قانون</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004D3283">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> مكافحة الفساد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2F8D" w:rsidRPr="004D3283" w:rsidRDefault="00ED2F8D" w:rsidP="00ED2F8D">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> الخفي للأحزاب السياسية</w:t>
+    <w:p w:rsidR="00ED2F8D" w:rsidRPr="004D3283" w:rsidRDefault="00776C7B" w:rsidP="00ED2F8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>الت</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2F8D" w:rsidRPr="004D3283">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
+        </w:rPr>
+        <w:t>مويل الخفي للأحزاب السياسية</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED2F8D" w:rsidRPr="004D3283" w:rsidRDefault="00ED2F8D" w:rsidP="00ED2F8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004D3283">
         <w:rPr>
           <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:val="fr-FR" w:bidi="ar-DZ"/>
         </w:rPr>
@@ -2081,69 +2129,71 @@
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00ED2F8D"/>
     <w:rsid w:val="00193F0B"/>
+    <w:rsid w:val="00776C7B"/>
+    <w:rsid w:val="009575EB"/>
     <w:rsid w:val="00ED2F8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="3074"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -2634,50 +2684,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>399</Words>
-  <Characters>2198</Characters>
+  <Words>402</Words>
+  <Characters>2216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2592</CharactersWithSpaces>
+  <CharactersWithSpaces>2613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>kassa</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>